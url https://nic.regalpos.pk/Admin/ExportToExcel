--- v0 (2026-04-30)
+++ v1 (2026-06-29)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Cost</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>HARDNER 115</t>
   </si>
   <si>
     <t>114500</t>
   </si>
   <si>
     <t>HARDNER</t>
   </si>
   <si>
@@ -84,51 +84,51 @@
   <si>
     <t>ORANGE INK</t>
   </si>
   <si>
     <t>85800</t>
   </si>
   <si>
     <t>RED INK</t>
   </si>
   <si>
     <t>95800</t>
   </si>
   <si>
     <t>GREEN INK</t>
   </si>
   <si>
     <t>105800</t>
   </si>
   <si>
     <t>YELLOW INK</t>
   </si>
   <si>
     <t>115800</t>
   </si>
   <si>
-    <t>VIOLET INK</t>
+    <t xml:space="preserve">VIOLET INK  - V 100</t>
   </si>
   <si>
     <t>125800</t>
   </si>
   <si>
     <t>BLACK INK</t>
   </si>
   <si>
     <t>135800</t>
   </si>
   <si>
     <t>BROWN INK</t>
   </si>
   <si>
     <t>145800</t>
   </si>
   <si>
     <t>PINK INK</t>
   </si>
   <si>
     <t>155800</t>
   </si>
   <si>
     <t>MANGANESE OCTOATE</t>
   </si>
@@ -277,100 +277,160 @@
     <t>455800</t>
   </si>
   <si>
     <t>White Ink</t>
   </si>
   <si>
     <t>465800</t>
   </si>
   <si>
     <t>PHENOLIC RESIN PM-170</t>
   </si>
   <si>
     <t>477100</t>
   </si>
   <si>
     <t>Phenolic Resin</t>
   </si>
   <si>
     <t>ZIRCONIUM OCTOATE</t>
   </si>
   <si>
     <t>4817000</t>
   </si>
   <si>
     <t>Zirconium Octoate</t>
+  </si>
+  <si>
+    <t>BLACK INK N.P.O.P</t>
+  </si>
+  <si>
+    <t>497000</t>
+  </si>
+  <si>
+    <t>RE INK R-10</t>
+  </si>
+  <si>
+    <t>506450</t>
+  </si>
+  <si>
+    <t>BLUE INK B-20</t>
+  </si>
+  <si>
+    <t>516450</t>
+  </si>
+  <si>
+    <t>GREEN INK G-30</t>
+  </si>
+  <si>
+    <t>526450</t>
+  </si>
+  <si>
+    <t>YELLOW INK Y-40</t>
+  </si>
+  <si>
+    <t>536450</t>
+  </si>
+  <si>
+    <t>BLACK INK B-50</t>
+  </si>
+  <si>
+    <t>546450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WHITE INK  W-60</t>
+  </si>
+  <si>
+    <t>556450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORANGE INK    O-70</t>
+  </si>
+  <si>
+    <t>566450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BROWN INK   B-80</t>
+  </si>
+  <si>
+    <t>576450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAY INK   G-90</t>
+  </si>
+  <si>
+    <t>586450</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:E40"/>
+  <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.3697242736816" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="17.0142574310303" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
@@ -514,51 +574,51 @@
         <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="0">
         <v>660</v>
       </c>
       <c r="C10" s="0">
         <v>0</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="0">
-        <v>650</v>
+        <v>700</v>
       </c>
       <c r="C11" s="0">
         <v>0</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="0">
         <v>660</v>
       </c>
       <c r="C12" s="0">
         <v>0</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="0" t="s">
@@ -922,51 +982,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="0">
         <v>850</v>
       </c>
       <c r="C34" s="0">
         <v>0</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="0">
-        <v>660</v>
+        <v>730</v>
       </c>
       <c r="C35" s="0">
         <v>0</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="0">
         <v>2300</v>
       </c>
       <c r="C36" s="0">
         <v>0</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E36" s="0" t="s">
@@ -1017,31 +1077,201 @@
       <c r="C39" s="0">
         <v>0</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B40" s="0">
         <v>1700</v>
       </c>
       <c r="C40" s="0">
         <v>0</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>90</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="0">
+        <v>700</v>
+      </c>
+      <c r="C41" s="0">
+        <v>0</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="0">
+        <v>645</v>
+      </c>
+      <c r="C42" s="0">
+        <v>0</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="0">
+        <v>645</v>
+      </c>
+      <c r="C43" s="0">
+        <v>0</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" s="0">
+        <v>645</v>
+      </c>
+      <c r="C44" s="0">
+        <v>0</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" s="0">
+        <v>645</v>
+      </c>
+      <c r="C45" s="0">
+        <v>0</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" s="0">
+        <v>645</v>
+      </c>
+      <c r="C46" s="0">
+        <v>0</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="0">
+        <v>645</v>
+      </c>
+      <c r="C47" s="0">
+        <v>0</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="0">
+        <v>645</v>
+      </c>
+      <c r="C48" s="0">
+        <v>0</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="0">
+        <v>645</v>
+      </c>
+      <c r="C49" s="0">
+        <v>0</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="0">
+        <v>645</v>
+      </c>
+      <c r="C50" s="0">
+        <v>0</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>