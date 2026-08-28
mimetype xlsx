--- v1 (2026-06-29)
+++ v2 (2026-08-28)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Cost</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>HARDNER 115</t>
   </si>
   <si>
     <t>114500</t>
   </si>
   <si>
     <t>HARDNER</t>
   </si>
   <si>
@@ -285,51 +285,51 @@
   <si>
     <t>PHENOLIC RESIN PM-170</t>
   </si>
   <si>
     <t>477100</t>
   </si>
   <si>
     <t>Phenolic Resin</t>
   </si>
   <si>
     <t>ZIRCONIUM OCTOATE</t>
   </si>
   <si>
     <t>4817000</t>
   </si>
   <si>
     <t>Zirconium Octoate</t>
   </si>
   <si>
     <t>BLACK INK N.P.O.P</t>
   </si>
   <si>
     <t>497000</t>
   </si>
   <si>
-    <t>RE INK R-10</t>
+    <t>RED INK R-10</t>
   </si>
   <si>
     <t>506450</t>
   </si>
   <si>
     <t>BLUE INK B-20</t>
   </si>
   <si>
     <t>516450</t>
   </si>
   <si>
     <t>GREEN INK G-30</t>
   </si>
   <si>
     <t>526450</t>
   </si>
   <si>
     <t>YELLOW INK Y-40</t>
   </si>
   <si>
     <t>536450</t>
   </si>
   <si>
     <t>BLACK INK B-50</t>
   </si>
@@ -337,135 +337,141 @@
     <t>546450</t>
   </si>
   <si>
     <t xml:space="preserve">WHITE INK  W-60</t>
   </si>
   <si>
     <t>556450</t>
   </si>
   <si>
     <t xml:space="preserve">ORANGE INK    O-70</t>
   </si>
   <si>
     <t>566450</t>
   </si>
   <si>
     <t xml:space="preserve">BROWN INK   B-80</t>
   </si>
   <si>
     <t>576450</t>
   </si>
   <si>
     <t xml:space="preserve">GRAY INK   G-90</t>
   </si>
   <si>
     <t>586450</t>
+  </si>
+  <si>
+    <t>PHENOLIC RESIN PM-170 A</t>
+  </si>
+  <si>
+    <t>598500</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:E50"/>
+  <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.3697242736816" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="17.0142574310303" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="C2" s="0">
         <v>0</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0">
         <v>2400</v>
       </c>
       <c r="C3" s="0">
         <v>0</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="0" t="s">
@@ -1247,31 +1253,48 @@
       <c r="C49" s="0">
         <v>0</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B50" s="0">
         <v>645</v>
       </c>
       <c r="C50" s="0">
         <v>0</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>17</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" s="0">
+        <v>850</v>
+      </c>
+      <c r="C51" s="0">
+        <v>0</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>