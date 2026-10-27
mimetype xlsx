--- v2 (2026-08-28)
+++ v3 (2026-10-27)
@@ -1056,51 +1056,51 @@
         <v>17</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B38" s="0">
         <v>660</v>
       </c>
       <c r="C38" s="0">
         <v>0</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B39" s="0">
-        <v>710</v>
+        <v>1000</v>
       </c>
       <c r="C39" s="0">
         <v>0</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B40" s="0">
         <v>1700</v>
       </c>
       <c r="C40" s="0">
         <v>0</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E40" s="0" t="s">